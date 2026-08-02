--- v0 (2026-04-18)
+++ v1 (2026-08-02)
@@ -580,107 +580,107 @@
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4">
         <v>5</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4">
         <v>5</v>
       </c>
       <c r="I4" t="s">
         <v>19</v>
       </c>
       <c r="J4">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="H5">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
         <v>13</v>
       </c>
       <c r="J5">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="G6" t="s">
         <v>19</v>
       </c>
       <c r="H6">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="I6" t="s">
         <v>13</v>
       </c>
       <c r="J6">
-        <v>80</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">